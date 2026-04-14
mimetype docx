--- v0 (2026-03-24)
+++ v1 (2026-04-14)
@@ -1,80 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="595A18EA" w14:textId="77777777" w:rsidR="0057422F" w:rsidRDefault="0057422F" w:rsidP="0057422F">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="592CCD71" w14:textId="5130C095" w:rsidR="0057422F" w:rsidRDefault="00074B84" w:rsidP="0057422F">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="002110CA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5658F2C3" wp14:editId="50ADEA15">
             <wp:extent cx="6046833" cy="1356059"/>
             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
             <wp:docPr id="417692445" name="Picture 1" descr="A black background with a black square&#10;&#10;Description automatically generated with medium confidence"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="417692445" name="Picture 1" descr="A black background with a black square&#10;&#10;Description automatically generated with medium confidence"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5"/>
+                    <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6224234" cy="1395843"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EB77126" w14:textId="77777777" w:rsidR="0057422F" w:rsidRDefault="0057422F" w:rsidP="00074B84">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
@@ -668,58 +671,79 @@
       <w:r w:rsidR="008618D2" w:rsidRPr="00B13C38">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00B13C38">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>______________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="372801F5" w14:textId="77777777" w:rsidR="001440B3" w:rsidRPr="00B13C38" w:rsidRDefault="001440B3" w:rsidP="00B13C38">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="207BB4B5" w14:textId="35A49EF9" w:rsidR="00C50B8F" w:rsidRDefault="00C50B8F" w:rsidP="0057422F"/>
-    <w:sectPr w:rsidR="00C50B8F" w:rsidSect="00074B84">
+    <w:sectPr w:rsidR="00C50B8F" w:rsidSect="004123F4">
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1296" w:right="1440" w:bottom="1152" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7A7B91E9" w14:textId="77777777" w:rsidR="002B3319" w:rsidRDefault="002B3319" w:rsidP="004123F4">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2CCD8CB8" w14:textId="77777777" w:rsidR="002B3319" w:rsidRDefault="002B3319" w:rsidP="004123F4">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -732,50 +756,82 @@
   </w:font>
   <w:font w:name="Ocean Sans Std Light">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="237576B5" w14:textId="4119209A" w:rsidR="004123F4" w:rsidRDefault="004123F4">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:t>Please return this form to the Library Circulation desk, or scan and email this form to the Library Director at kwessel@bartlettlibrary.org</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7F89D2DC" w14:textId="77777777" w:rsidR="002B3319" w:rsidRDefault="002B3319" w:rsidP="004123F4">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5F44B267" w14:textId="77777777" w:rsidR="002B3319" w:rsidRDefault="002B3319" w:rsidP="004123F4">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AE25C44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67744596"/>
     <w:lvl w:ilvl="0" w:tplc="D278CDA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="48"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -860,71 +916,82 @@
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="967390940">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001440B3"/>
     <w:rsid w:val="00017AE0"/>
     <w:rsid w:val="0002417D"/>
     <w:rsid w:val="00030204"/>
     <w:rsid w:val="00074B84"/>
     <w:rsid w:val="0012794C"/>
     <w:rsid w:val="001440B3"/>
+    <w:rsid w:val="002B3319"/>
+    <w:rsid w:val="004123F4"/>
     <w:rsid w:val="0042387B"/>
     <w:rsid w:val="004252F3"/>
     <w:rsid w:val="0057422F"/>
     <w:rsid w:val="005B0375"/>
     <w:rsid w:val="006D53FE"/>
+    <w:rsid w:val="006E66AB"/>
     <w:rsid w:val="00707B75"/>
     <w:rsid w:val="008618D2"/>
     <w:rsid w:val="008D1DE2"/>
     <w:rsid w:val="009916C1"/>
     <w:rsid w:val="009D02E3"/>
     <w:rsid w:val="00A70A31"/>
     <w:rsid w:val="00B13C38"/>
     <w:rsid w:val="00C14638"/>
     <w:rsid w:val="00C50B8F"/>
     <w:rsid w:val="00EE341C"/>
     <w:rsid w:val="00EF111B"/>
     <w:rsid w:val="00F75659"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -1835,62 +1902,104 @@
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="001440B3"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="001440B3"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004123F4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004123F4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004123F4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004123F4"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>